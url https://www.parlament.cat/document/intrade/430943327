--- v0 (2025-10-10)
+++ v1 (2026-07-08)
@@ -28,52 +28,52 @@
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\D1\ACAU\010 Dossiers\DAP_TEMATICS\DAP_11_Activitat_parl_anual\2024\250206_activitat_2024_docs_web\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="27630" windowHeight="14085"/>
   </bookViews>
   <sheets>
     <sheet name="Control i impuls 2024" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="I2" i="1" l="1"/>
   <c r="I3" i="1"/>
   <c r="I4" i="1"/>
   <c r="I5" i="1"/>
   <c r="I6" i="1"/>
+  <c r="I8" i="1"/>
   <c r="I7" i="1"/>
-  <c r="I8" i="1"/>
   <c r="I9" i="1"/>
   <c r="I10" i="1"/>
   <c r="I11" i="1"/>
   <c r="I12" i="1"/>
   <c r="I13" i="1"/>
   <c r="I14" i="1"/>
   <c r="I15" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="23" uniqueCount="23">
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Rebuig</t>
   </si>
   <si>
     <t>Retirada</t>
   </si>
   <si>
     <t>En tramitació</t>
   </si>
   <si>
@@ -103,141 +103,162 @@
   <si>
     <t>Moció subsegüent a una interpel·lació (302)</t>
   </si>
   <si>
     <t>Interpel·lació (300)</t>
   </si>
   <si>
     <t>Pregunta oral al Govern a respondre en el Ple (310)</t>
   </si>
   <si>
     <t>Pregunta oral al Govern a respondre en Comissió (311)</t>
   </si>
   <si>
     <t>Pregunta per escrit al Govern (314)</t>
   </si>
   <si>
     <t>Pregunta oral al president de la Generalitat (317)</t>
   </si>
   <si>
     <t>Compareixença del president de la Generalitat (350)</t>
   </si>
   <si>
     <t>Sessió informativa (355)</t>
   </si>
   <si>
-    <t>Sol·licitud d'informació i documentació (320</t>
-[...1 lines deleted...]
-  <si>
     <t>Canvi de tramitació</t>
   </si>
   <si>
     <t>Decaïment per finiment de legislatura</t>
+  </si>
+  <si>
+    <t>Sol·licitud d'informació i documentació (320)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFC00000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="1">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="12">
+  <cellXfs count="14">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de l'Office">
@@ -486,397 +507,398 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:J15"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" view="pageLayout" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="32.42578125" style="5" customWidth="1"/>
     <col min="2" max="2" width="14.5703125" style="2" customWidth="1"/>
     <col min="3" max="8" width="11.42578125" style="2"/>
     <col min="9" max="9" width="11.42578125" style="4"/>
     <col min="10" max="16384" width="11.42578125" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="1" customFormat="1" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="5" t="s">
+      <c r="A1" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="7" t="s">
+      <c r="B1" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="C1" s="7" t="s">
+      <c r="C1" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="D1" s="7" t="s">
+      <c r="D1" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="E1" s="7" t="s">
+      <c r="E1" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="F1" s="7" t="s">
-[...2 lines deleted...]
-      <c r="G1" s="7" t="s">
+      <c r="F1" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="H1" s="7" t="s">
+      <c r="G1" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H1" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="I1" s="7" t="s">
+      <c r="I1" s="8" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="5" t="s">
+      <c r="A2" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="4">
-[...8 lines deleted...]
-      <c r="E2" s="4">
+      <c r="B2" s="9">
+        <v>157</v>
+      </c>
+      <c r="C2" s="9">
+        <v>37</v>
+      </c>
+      <c r="D2" s="9">
+        <v>13</v>
+      </c>
+      <c r="E2" s="9">
         <v>2</v>
       </c>
-      <c r="F2" s="4">
+      <c r="F2" s="9">
         <v>76</v>
       </c>
-      <c r="G2" s="4"/>
-[...3 lines deleted...]
-      <c r="I2" s="8">
+      <c r="G2" s="9"/>
+      <c r="H2" s="9"/>
+      <c r="I2" s="10">
         <f t="shared" ref="I2:I8" si="0">SUM(B2:H2)</f>
         <v>285</v>
       </c>
     </row>
     <row r="3" spans="1:10" ht="45" x14ac:dyDescent="0.25">
-      <c r="A3" s="5" t="s">
+      <c r="A3" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B3" s="4"/>
-[...3 lines deleted...]
-      <c r="F3" s="4">
+      <c r="B3" s="9"/>
+      <c r="C3" s="9"/>
+      <c r="D3" s="9"/>
+      <c r="E3" s="9"/>
+      <c r="F3" s="9">
         <v>1</v>
       </c>
-      <c r="G3" s="4"/>
-[...1 lines deleted...]
-      <c r="I3" s="8">
+      <c r="G3" s="9"/>
+      <c r="H3" s="9"/>
+      <c r="I3" s="10">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:10" ht="30" x14ac:dyDescent="0.25">
-      <c r="A4" s="5" t="s">
+      <c r="A4" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B4" s="4">
+      <c r="B4" s="9">
         <v>3</v>
       </c>
-      <c r="C4" s="4"/>
-[...1 lines deleted...]
-      <c r="E4" s="4">
+      <c r="C4" s="9"/>
+      <c r="D4" s="9"/>
+      <c r="E4" s="9">
         <v>1</v>
       </c>
-      <c r="F4" s="4">
+      <c r="F4" s="9">
         <v>1</v>
       </c>
-      <c r="G4" s="4"/>
-[...1 lines deleted...]
-      <c r="I4" s="8">
+      <c r="G4" s="9"/>
+      <c r="H4" s="9"/>
+      <c r="I4" s="10">
         <f t="shared" si="0"/>
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="45" x14ac:dyDescent="0.25">
-      <c r="A5" s="5" t="s">
+      <c r="A5" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="B5" s="4">
+      <c r="B5" s="9">
+        <v>2</v>
+      </c>
+      <c r="C5" s="9">
+        <v>2</v>
+      </c>
+      <c r="D5" s="9"/>
+      <c r="E5" s="9"/>
+      <c r="F5" s="9"/>
+      <c r="G5" s="9"/>
+      <c r="H5" s="9"/>
+      <c r="I5" s="10">
+        <f t="shared" si="0"/>
+        <v>4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A6" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="B6" s="9">
         <v>1</v>
       </c>
-      <c r="C5" s="4">
+      <c r="C6" s="9"/>
+      <c r="D6" s="9"/>
+      <c r="E6" s="9">
         <v>2</v>
       </c>
-      <c r="D5" s="4"/>
-[...4 lines deleted...]
-      <c r="I5" s="8">
+      <c r="F6" s="9"/>
+      <c r="G6" s="9"/>
+      <c r="H6" s="9">
+        <v>1</v>
+      </c>
+      <c r="I6" s="10">
         <f t="shared" si="0"/>
-        <v>3</v>
-[...6 lines deleted...]
-      <c r="B6" s="4">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A7" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="B7" s="9">
+        <v>92</v>
+      </c>
+      <c r="C7" s="9"/>
+      <c r="D7" s="9"/>
+      <c r="E7" s="9">
         <v>2</v>
       </c>
-      <c r="C6" s="4"/>
-[...15 lines deleted...]
-      <c r="A7" s="5" t="s">
+      <c r="F7" s="9"/>
+      <c r="G7" s="9"/>
+      <c r="H7" s="9"/>
+      <c r="I7" s="10">
+        <f>SUM(B7:H7)</f>
+        <v>94</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+      <c r="A8" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="B7" s="4">
+      <c r="B8" s="9">
         <v>59</v>
       </c>
-      <c r="C7" s="4">
+      <c r="C8" s="9">
         <v>15</v>
       </c>
-      <c r="D7" s="4"/>
-[...1 lines deleted...]
-      <c r="F7" s="4">
+      <c r="D8" s="9"/>
+      <c r="E8" s="9"/>
+      <c r="F8" s="9">
         <v>7</v>
       </c>
-      <c r="G7" s="4"/>
-[...1 lines deleted...]
-      <c r="I7" s="8">
+      <c r="G8" s="9"/>
+      <c r="H8" s="9"/>
+      <c r="I8" s="10">
         <f t="shared" si="0"/>
         <v>81</v>
       </c>
     </row>
-    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-    </row>
     <row r="9" spans="1:10" ht="30" x14ac:dyDescent="0.25">
-      <c r="A9" s="5" t="s">
+      <c r="A9" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="B9" s="4">
+      <c r="B9" s="9">
         <v>133</v>
       </c>
-      <c r="C9" s="4"/>
-      <c r="D9" s="4">
+      <c r="C9" s="9"/>
+      <c r="D9" s="9">
         <v>7</v>
       </c>
-      <c r="E9" s="4"/>
-[...3 lines deleted...]
-      <c r="I9" s="8">
+      <c r="E9" s="9"/>
+      <c r="F9" s="9"/>
+      <c r="G9" s="9"/>
+      <c r="H9" s="9"/>
+      <c r="I9" s="10">
         <f t="shared" ref="I9:I15" si="1">SUM(B9:H9)</f>
         <v>140</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="30" x14ac:dyDescent="0.25">
-      <c r="A10" s="5" t="s">
+      <c r="A10" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="B10" s="4">
+      <c r="B10" s="9">
+        <v>5</v>
+      </c>
+      <c r="C10" s="9"/>
+      <c r="D10" s="9">
         <v>3</v>
       </c>
-      <c r="C10" s="4"/>
-[...4 lines deleted...]
-      <c r="F10" s="4">
+      <c r="E10" s="9"/>
+      <c r="F10" s="9">
         <v>12</v>
       </c>
-      <c r="G10" s="4"/>
-[...3 lines deleted...]
-      <c r="I10" s="8">
+      <c r="G10" s="9"/>
+      <c r="H10" s="9">
+        <v>7</v>
+      </c>
+      <c r="I10" s="10">
         <f t="shared" si="1"/>
         <v>27</v>
       </c>
     </row>
     <row r="11" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="5" t="s">
+      <c r="A11" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="B11" s="9">
-[...3 lines deleted...]
-      <c r="D11" s="4">
+      <c r="B11" s="11">
+        <v>2097</v>
+      </c>
+      <c r="C11" s="9"/>
+      <c r="D11" s="9">
         <v>35</v>
       </c>
-      <c r="E11" s="4">
+      <c r="E11" s="9">
         <v>18</v>
       </c>
-      <c r="F11" s="9">
+      <c r="F11" s="11">
         <v>1003</v>
       </c>
-      <c r="G11" s="4"/>
-[...3 lines deleted...]
-      <c r="I11" s="10">
+      <c r="G11" s="9"/>
+      <c r="H11" s="9">
+        <v>2</v>
+      </c>
+      <c r="I11" s="12">
         <f t="shared" si="1"/>
         <v>3155</v>
       </c>
       <c r="J11" s="6"/>
     </row>
     <row r="12" spans="1:10" ht="30" x14ac:dyDescent="0.25">
-      <c r="A12" s="5" t="s">
+      <c r="A12" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="B12" s="4">
+      <c r="B12" s="9">
         <v>80</v>
       </c>
-      <c r="C12" s="4"/>
-[...5 lines deleted...]
-      <c r="I12" s="8">
+      <c r="C12" s="9"/>
+      <c r="D12" s="9"/>
+      <c r="E12" s="9"/>
+      <c r="F12" s="9"/>
+      <c r="G12" s="9"/>
+      <c r="H12" s="9"/>
+      <c r="I12" s="10">
         <f t="shared" si="1"/>
         <v>80</v>
       </c>
     </row>
     <row r="13" spans="1:10" ht="30" x14ac:dyDescent="0.25">
-      <c r="A13" s="5" t="s">
-[...5 lines deleted...]
-      <c r="E13" s="4">
+      <c r="A13" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="B13" s="11">
+        <v>85</v>
+      </c>
+      <c r="C13" s="9"/>
+      <c r="D13" s="9"/>
+      <c r="E13" s="9">
         <v>3</v>
       </c>
-      <c r="F13" s="9">
-[...6 lines deleted...]
-      <c r="I13" s="10">
+      <c r="F13" s="11">
+        <v>34</v>
+      </c>
+      <c r="G13" s="9"/>
+      <c r="H13" s="9">
+        <v>12</v>
+      </c>
+      <c r="I13" s="12">
         <f t="shared" si="1"/>
         <v>134</v>
       </c>
       <c r="J13" s="6"/>
     </row>
     <row r="14" spans="1:10" ht="30" x14ac:dyDescent="0.25">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="B14" s="4">
+      <c r="B14" s="9">
         <v>4</v>
       </c>
-      <c r="C14" s="4"/>
-[...5 lines deleted...]
-      <c r="I14" s="8">
+      <c r="C14" s="9"/>
+      <c r="D14" s="13"/>
+      <c r="E14" s="13"/>
+      <c r="F14" s="13"/>
+      <c r="G14" s="13"/>
+      <c r="H14" s="13"/>
+      <c r="I14" s="10">
         <f t="shared" si="1"/>
         <v>4</v>
       </c>
     </row>
     <row r="15" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="B15" s="4">
+      <c r="B15" s="9">
         <v>36</v>
       </c>
-      <c r="C15" s="4"/>
-[...2 lines deleted...]
-      <c r="F15" s="4">
+      <c r="C15" s="9"/>
+      <c r="D15" s="9"/>
+      <c r="E15" s="9"/>
+      <c r="F15" s="9">
         <v>10</v>
       </c>
-      <c r="G15" s="4"/>
-[...1 lines deleted...]
-      <c r="I15" s="8">
+      <c r="G15" s="9"/>
+      <c r="H15" s="9"/>
+      <c r="I15" s="10">
         <f t="shared" si="1"/>
         <v>46</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
+  <headerFooter>
+    <oddHeader>&amp;L&amp;"-,Negreta"&amp;12&amp;KC00000Activitat d'impuls i de control l'any 2024</oddHeader>
+  </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fulls de càlcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Control i impuls 2024</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>